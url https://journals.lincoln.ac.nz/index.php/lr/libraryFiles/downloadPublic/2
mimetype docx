--- v0 (2026-05-16)
+++ v1 (2026-09-28)
@@ -12,51 +12,51 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="484F6A2F" w14:textId="77777777" w:rsidR="00243ED7" w:rsidRDefault="002A4941" w:rsidP="00BC0F41">
       <w:pPr>
         <w:pStyle w:val="LRtextnoindent"/>
       </w:pPr>
       <w:r>
         <w:t>[Insert full page image here.]</w:t>
       </w:r>
       <w:r w:rsidR="00722505">
         <w:t xml:space="preserve"> Thus image ideally catches the attention of the reader and fills the page facing the title page.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A95CBA" w14:textId="77777777" w:rsidR="00722505" w:rsidRDefault="00722505" w:rsidP="00BC0F41">
       <w:pPr>
         <w:pStyle w:val="LRtextnoindent"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61570244" w14:textId="77777777" w:rsidR="0091171C" w:rsidRDefault="00C83C8B" w:rsidP="00D611D2">
       <w:pPr>
         <w:pStyle w:val="LRReferences"/>
       </w:pPr>
       <w:r w:rsidRPr="006B4A26">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -133,114 +133,137 @@
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1417" w:right="720" w:bottom="1077" w:left="720" w:header="1020" w:footer="340" w:gutter="0"/>
           <w:lnNumType w:countBy="1" w:distance="255" w:restart="continuous"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="425"/>
           <w:titlePg/>
           <w:bidi/>
           <w:docGrid w:type="lines" w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D7C885D" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="000E4933" w:rsidRDefault="00A86E9F" w:rsidP="00D611D2">
       <w:pPr>
         <w:pStyle w:val="LRtitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00D611D2">
         <w:lastRenderedPageBreak/>
         <w:t>Title</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D882017" w14:textId="77777777" w:rsidR="005F7C3D" w:rsidRPr="006D5113" w:rsidRDefault="002E2E8F" w:rsidP="006D5113">
       <w:pPr>
         <w:pStyle w:val="LRauthornames"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006D5113">
         <w:t>Firstname</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000312F4" w:rsidRPr="006D5113">
         <w:t xml:space="preserve"> L</w:t>
       </w:r>
       <w:r w:rsidRPr="006D5113">
         <w:t>astname</w:t>
       </w:r>
       <w:r w:rsidR="000312F4" w:rsidRPr="006D5113">
-        <w:t>, F</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000312F4" w:rsidRPr="006D5113">
+        <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="006D5113">
-        <w:t xml:space="preserve">irstname </w:t>
+        <w:t>irstname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D5113">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000312F4" w:rsidRPr="006D5113">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="006D5113">
         <w:t xml:space="preserve">astname and </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000312F4" w:rsidRPr="006D5113">
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="006D5113">
-        <w:t xml:space="preserve">irstname </w:t>
+        <w:t>irstname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D5113">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000312F4" w:rsidRPr="006D5113">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="006D5113">
         <w:t>astname</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="page" w:tblpXSpec="right" w:tblpY="3630"/>
         <w:tblW w:w="2495" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2495"/>
       </w:tblGrid>
       <w:tr w:rsidR="005F7C3D" w:rsidRPr="006B4A26" w14:paraId="15F77A3B" w14:textId="77777777" w:rsidTr="00574084">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A43F710" w14:textId="77777777" w:rsidR="005F7C3D" w:rsidRPr="006B4A26" w:rsidRDefault="005F7C3D" w:rsidP="00100513">
             <w:pPr>
               <w:pStyle w:val="LRkeywords"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
             </w:pPr>
             <w:r w:rsidRPr="006B4A26">
-              <w:t xml:space="preserve">xxx xxx is </w:t>
+              <w:t xml:space="preserve">xxx </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B4A26">
+              <w:t>xxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B4A26">
+              <w:t xml:space="preserve"> is </w:t>
             </w:r>
             <w:r w:rsidR="003C6C75">
               <w:t>Position</w:t>
             </w:r>
             <w:r w:rsidRPr="006B4A26">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="003C6C75" w:rsidRPr="00100513">
               <w:t>Organisation</w:t>
             </w:r>
             <w:r w:rsidRPr="006B4A26">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007C2CB3" w:rsidRPr="006B4A26">
               <w:t>XXX</w:t>
             </w:r>
             <w:r w:rsidRPr="006B4A26">
               <w:t xml:space="preserve">, PO Box </w:t>
             </w:r>
             <w:r w:rsidR="007C2CB3" w:rsidRPr="006B4A26">
               <w:t>XXX</w:t>
             </w:r>
             <w:r w:rsidRPr="006B4A26">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
@@ -264,89 +287,105 @@
             <w:r w:rsidRPr="006B4A26">
               <w:t xml:space="preserve">Telephone: +64 </w:t>
             </w:r>
             <w:r w:rsidR="00A24A23" w:rsidRPr="006B4A26">
               <w:t>XXX</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43B9E447" w14:textId="77777777" w:rsidR="005F7C3D" w:rsidRDefault="005F7C3D" w:rsidP="00574084">
             <w:pPr>
               <w:pStyle w:val="LR14history"/>
             </w:pPr>
             <w:r w:rsidRPr="006B4A26">
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
             <w:r w:rsidR="00A24A23" w:rsidRPr="006B4A26">
               <w:t>XXXX</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D7755FA" w14:textId="77777777" w:rsidR="000312F4" w:rsidRPr="006B4A26" w:rsidRDefault="000312F4" w:rsidP="00100513">
             <w:pPr>
               <w:pStyle w:val="LRkeywords"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="006B4A26">
-              <w:t xml:space="preserve">xxx xxx is </w:t>
+              <w:t xml:space="preserve">xxx </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B4A26">
+              <w:t>xxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B4A26">
+              <w:t xml:space="preserve"> is </w:t>
             </w:r>
             <w:r>
               <w:t>Position</w:t>
             </w:r>
             <w:r w:rsidRPr="006B4A26">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:t>Organisation</w:t>
             </w:r>
             <w:r w:rsidRPr="006B4A26">
               <w:t xml:space="preserve"> XXX, PO Box XXX, XXX, XXX.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="762A3E05" w14:textId="77777777" w:rsidR="000312F4" w:rsidRPr="006B4A26" w:rsidRDefault="000312F4" w:rsidP="00574084">
             <w:pPr>
               <w:pStyle w:val="LR14history"/>
             </w:pPr>
             <w:r w:rsidRPr="006B4A26">
               <w:t>Telephone: +64 XXX</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D9A3CBA" w14:textId="77777777" w:rsidR="000312F4" w:rsidRDefault="000312F4" w:rsidP="00574084">
             <w:pPr>
               <w:pStyle w:val="LR14history"/>
             </w:pPr>
             <w:r w:rsidRPr="006B4A26">
               <w:t>Email: XXXX</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31188F9A" w14:textId="77777777" w:rsidR="000312F4" w:rsidRPr="006B4A26" w:rsidRDefault="000312F4" w:rsidP="00100513">
             <w:pPr>
               <w:pStyle w:val="LRkeywords"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="006B4A26">
-              <w:t xml:space="preserve">xxx xxx is </w:t>
+              <w:t xml:space="preserve">xxx </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B4A26">
+              <w:t>xxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B4A26">
+              <w:t xml:space="preserve"> is </w:t>
             </w:r>
             <w:r>
               <w:t>Position</w:t>
             </w:r>
             <w:r w:rsidRPr="006B4A26">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:t>Organisation</w:t>
             </w:r>
             <w:r w:rsidRPr="006B4A26">
               <w:t xml:space="preserve"> XXX, PO Box XXX, XXX, XXX.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1649CD3B" w14:textId="77777777" w:rsidR="000312F4" w:rsidRPr="006B4A26" w:rsidRDefault="000312F4" w:rsidP="00574084">
             <w:pPr>
               <w:pStyle w:val="LR14history"/>
             </w:pPr>
             <w:r w:rsidRPr="006B4A26">
               <w:t>Telephone: +64 XXX</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28531272" w14:textId="77777777" w:rsidR="000312F4" w:rsidRPr="000312F4" w:rsidRDefault="000312F4" w:rsidP="008862FE">
             <w:pPr>
               <w:pStyle w:val="LR14history"/>
@@ -868,51 +907,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0269CE14" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006B4A26" w:rsidRDefault="00A86E9F" w:rsidP="00EC2C5A">
       <w:pPr>
         <w:pStyle w:val="LRtextnoindent"/>
       </w:pPr>
       <w:r w:rsidRPr="006B4A26">
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="003C6C75">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="006B4A26">
         <w:t xml:space="preserve"> template </w:t>
       </w:r>
       <w:r w:rsidR="003C6C75">
         <w:t>aims to demonstrate how to format</w:t>
       </w:r>
       <w:r w:rsidRPr="006B4A26">
         <w:t xml:space="preserve"> a manuscript. Note that each section has a corresponding style, </w:t>
       </w:r>
       <w:r w:rsidR="009E7E90" w:rsidRPr="006B4A26">
         <w:t xml:space="preserve">which </w:t>
       </w:r>
       <w:r w:rsidR="003C6C75">
-        <w:t>has been preset in</w:t>
+        <w:t xml:space="preserve">has been </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003C6C75">
+        <w:t>preset</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003C6C75">
+        <w:t xml:space="preserve"> in</w:t>
       </w:r>
       <w:r w:rsidR="009E7E90" w:rsidRPr="006B4A26">
         <w:t xml:space="preserve"> Word. S</w:t>
       </w:r>
       <w:r w:rsidR="003C6C75">
         <w:t>ome s</w:t>
       </w:r>
       <w:r w:rsidR="009E7E90" w:rsidRPr="006B4A26">
         <w:t xml:space="preserve">ections </w:t>
       </w:r>
       <w:r w:rsidR="003C6C75">
         <w:t>may not be rel</w:t>
       </w:r>
       <w:r w:rsidR="00D524DC">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="003C6C75">
         <w:t xml:space="preserve">vant for your </w:t>
       </w:r>
       <w:r w:rsidR="0005158D">
         <w:t xml:space="preserve">particular </w:t>
       </w:r>
       <w:r w:rsidR="003C6C75">
         <w:t>written contribution</w:t>
       </w:r>
@@ -1181,94 +1228,96 @@
     <w:p w14:paraId="2C31FA74" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006B4A26" w:rsidRDefault="00A86E9F" w:rsidP="00882FE5">
       <w:pPr>
         <w:pStyle w:val="LRtext"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="page2"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="006B4A26">
         <w:t xml:space="preserve">Research manuscripts reporting </w:t>
       </w:r>
       <w:r w:rsidR="00D524DC">
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidRPr="006B4A26">
         <w:t>datasets that are deposited in a publicly available</w:t>
       </w:r>
       <w:r w:rsidR="000541AA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B4A26">
         <w:t>database</w:t>
       </w:r>
       <w:r w:rsidR="00D524DC">
         <w:t xml:space="preserve"> (such as </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00D524DC" w:rsidRPr="00D524DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Data@Lincoln</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00D524DC">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006B4A26">
         <w:t xml:space="preserve"> should specify where the data have been deposited and provide the relevant accession numbers</w:t>
       </w:r>
       <w:r w:rsidR="00D524DC">
         <w:t xml:space="preserve"> and links</w:t>
       </w:r>
       <w:r w:rsidRPr="006B4A26">
         <w:t>. If the accession numbers have not yet been obtained at the time of submission, please state that they will be provided during review. They must be provided prior to publication.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="146205F7" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006B4A26" w:rsidRDefault="00D524DC" w:rsidP="00882FE5">
       <w:pPr>
         <w:pStyle w:val="LRtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where human </w:t>
       </w:r>
       <w:r w:rsidR="009E7E90" w:rsidRPr="006B4A26">
         <w:t>ethical approval</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is required for original research articles</w:t>
       </w:r>
       <w:r w:rsidR="009E7E90" w:rsidRPr="006B4A26">
         <w:t>, the authority that provided approval and the corresponding ethical approval code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> should be provided</w:t>
       </w:r>
       <w:r w:rsidR="009E7E90" w:rsidRPr="006B4A26">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8B95B2" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006B4A26" w:rsidRDefault="00D524DC" w:rsidP="000E4933">
+    <w:p w14:paraId="0F8B95B2" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006B4A26" w:rsidRDefault="00D524DC" w:rsidP="00A95FE6">
       <w:pPr>
         <w:pStyle w:val="LRheading1"/>
       </w:pPr>
       <w:r w:rsidRPr="000541AA">
         <w:lastRenderedPageBreak/>
         <w:t>Findings</w:t>
       </w:r>
       <w:r w:rsidR="007676EC" w:rsidRPr="000541AA">
         <w:t xml:space="preserve"> or Insights</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78FA93A5" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006B4A26" w:rsidRDefault="00A86E9F" w:rsidP="00923B00">
       <w:pPr>
         <w:pStyle w:val="LRtextnoindent"/>
       </w:pPr>
       <w:r w:rsidRPr="006B4A26">
         <w:t xml:space="preserve">This section may be divided by subheadings. It should provide a concise and precise description of </w:t>
       </w:r>
       <w:r w:rsidR="00D524DC">
         <w:t>findings</w:t>
       </w:r>
       <w:r w:rsidR="007676EC">
         <w:t>, insights, lessons</w:t>
       </w:r>
       <w:r w:rsidR="00D524DC">
@@ -1473,59 +1522,235 @@
       <w:pPr>
         <w:pStyle w:val="LRtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Quotations should be indented, without italics, in 9 pitch font as shown. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A60965">
         <w:t>If you use the author’s name within the sentence,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> use a semi-colon before the quote and the particular page in parentheses at the end as follows. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A60965">
         <w:t xml:space="preserve">Kinsey </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00A60965">
         <w:t>196</w:t>
       </w:r>
       <w:r>
         <w:t>0) explains:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8A2B18" w14:textId="77777777" w:rsidR="00AD020D" w:rsidRPr="00B95A7D" w:rsidRDefault="00AD020D" w:rsidP="00906481">
-[...1 lines deleted...]
-        <w:pStyle w:val="LRquote"/>
+    <w:p w14:paraId="2C8A2B18" w14:textId="77777777" w:rsidR="00AD020D" w:rsidRPr="00B95A7D" w:rsidRDefault="00AD020D" w:rsidP="001251BD">
+      <w:pPr>
+        <w:pStyle w:val="LRQuote0"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Lorem ipsum dolor sit amet consectetuer adipiscing elit. Mus a euismod diam quisque magna class odio per porta primis natoque fusce euismod enim pede. Varius suspendisse duis etiam iaculis vitae imperdiet non scelerisque justo porta. (p 112)</w:t>
+        <w:t xml:space="preserve">Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Mus a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>euismod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>quisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> magna class </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>odio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> per porta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>primis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>natoque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fusce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>euismod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Varius </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>suspendisse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>etiam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>iaculis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>imperdiet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>scelerisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>justo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> porta. (p 112)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA40472" w14:textId="77777777" w:rsidR="00AD020D" w:rsidRPr="006B4A26" w:rsidRDefault="00AD020D" w:rsidP="00AD020D">
       <w:pPr>
         <w:pStyle w:val="LRtableheading"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="0089781D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="A70531"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Table 1.</w:t>
       </w:r>
       <w:r w:rsidRPr="006B4A26">
         <w:t xml:space="preserve"> This is a table</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> captioned above the table</w:t>
       </w:r>
       <w:r w:rsidRPr="006B4A26">
         <w:t xml:space="preserve">. Tables should be placed in the main text </w:t>
@@ -3536,51 +3761,59 @@
         <w:t xml:space="preserve">. The findings and their implications should be discussed in the broadest context possible. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14750026" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="0089781D" w:rsidRDefault="00A86E9F" w:rsidP="000E4933">
       <w:pPr>
         <w:pStyle w:val="LRheading1"/>
       </w:pPr>
       <w:r w:rsidRPr="0089781D">
         <w:t>Conclusions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67937756" w14:textId="77777777" w:rsidR="003752B1" w:rsidRDefault="00A86E9F" w:rsidP="00923B00">
       <w:pPr>
         <w:pStyle w:val="LRtextnoindent"/>
       </w:pPr>
       <w:r w:rsidRPr="006B4A26">
         <w:t xml:space="preserve">This section is </w:t>
       </w:r>
       <w:r w:rsidR="009E7E90" w:rsidRPr="006B4A26">
         <w:t xml:space="preserve">not mandatory but </w:t>
       </w:r>
       <w:r w:rsidRPr="006B4A26">
         <w:t xml:space="preserve">can be added to the manuscript </w:t>
       </w:r>
       <w:r w:rsidR="00870A45">
-        <w:t>as an overview of the whole wriiten work</w:t>
+        <w:t xml:space="preserve">as an overview of the whole </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00870A45">
+        <w:t>wriiten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00870A45">
+        <w:t xml:space="preserve"> work</w:t>
       </w:r>
       <w:r w:rsidRPr="006B4A26">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00870A45">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00870A45" w:rsidRPr="006B4A26">
         <w:t xml:space="preserve">Future directions </w:t>
       </w:r>
       <w:r w:rsidR="00870A45">
         <w:t xml:space="preserve">or next steps </w:t>
       </w:r>
       <w:r w:rsidR="00870A45" w:rsidRPr="006B4A26">
         <w:t>may be highlighted</w:t>
       </w:r>
       <w:r w:rsidR="00870A45">
         <w:t xml:space="preserve"> here</w:t>
       </w:r>
       <w:r w:rsidR="00870A45" w:rsidRPr="006B4A26">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F560DAA" w14:textId="77777777" w:rsidR="00E40350" w:rsidRPr="0089781D" w:rsidRDefault="00E40350" w:rsidP="00E40350">
       <w:pPr>
@@ -3610,86 +3843,87 @@
       <w:pPr>
         <w:pStyle w:val="LRtextnoindent"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF696B">
         <w:t>Please add: “This research was funded by NAME OF FUNDER, grant number XXX” or “The XXX was funded by XXX”. Check carefully that the details given are accurate and use the standard spelling of funding agency names.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4666951D" w14:textId="03FA01C1" w:rsidR="00EB42D4" w:rsidRPr="0089781D" w:rsidRDefault="00EB42D4" w:rsidP="00EB42D4">
       <w:pPr>
         <w:pStyle w:val="LRheading1"/>
       </w:pPr>
       <w:r>
         <w:t>Data Availability Statement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68735180" w14:textId="77777777" w:rsidR="00EB42D4" w:rsidRDefault="00EB42D4" w:rsidP="00EB42D4">
       <w:pPr>
         <w:pStyle w:val="LRtextnoindent"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF696B">
         <w:t xml:space="preserve">We encourage all authors of articles published in our open access journal to share their research data. In this section, please provide details regarding where data supported evidence can be found, including links to publicly archived datasets analysed or generated during the study (such as </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AF696B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Data@Lincoln</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00AF696B">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B0A7EC8" w14:textId="77777777" w:rsidR="00EB42D4" w:rsidRDefault="00EB42D4" w:rsidP="00EB42D4">
       <w:pPr>
         <w:pStyle w:val="LRtextnoindent"/>
         <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CAE8BFB" w14:textId="77777777" w:rsidR="00EB42D4" w:rsidRPr="00AF696B" w:rsidRDefault="00EB42D4" w:rsidP="00EB42D4">
       <w:pPr>
         <w:pStyle w:val="LRtextnoindent"/>
         <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F3D0768" w14:textId="77777777" w:rsidR="00EB42D4" w:rsidRDefault="00EB42D4" w:rsidP="00EB42D4">
       <w:pPr>
         <w:pStyle w:val="LRtextnoindent"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB42D4">
         <w:rPr>
           <w:b/>
           <w:color w:val="A70531"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Conflicts of Interest</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF696B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF696B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4351F7D9" w14:textId="77777777" w:rsidR="00EB42D4" w:rsidRPr="00AF696B" w:rsidRDefault="00EB42D4" w:rsidP="00EB42D4">
       <w:pPr>
         <w:pStyle w:val="LRtextnoindent"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF696B">
         <w:t>Authors must identify and declare any personal circumstances or interests that may be perceived as inappropriately influencing the representation or interpretation of reported research results. Any role of the funders in the design of the work; in the collection, analyses or interpretation of findings; in the writing of the manuscript; or in the decision to publish must be declared in this section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A9E1C38" w14:textId="77777777" w:rsidR="00E40350" w:rsidRPr="0089781D" w:rsidRDefault="00E445F1" w:rsidP="00E40350">
       <w:pPr>
         <w:pStyle w:val="LRheading1"/>
       </w:pPr>
@@ -4224,50 +4458,51 @@
       <w:r w:rsidR="00CE487A" w:rsidRPr="006B4A26">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B4A26">
         <w:t>(University, City, State, Country); Author 2, C. (Institute, City, State, Country)</w:t>
       </w:r>
       <w:r w:rsidR="00CE487A">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006B4A26">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE487A">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="006B4A26">
         <w:t>ersonal communication.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4732548B" w14:textId="77777777" w:rsidR="00CE487A" w:rsidRPr="006B4A26" w:rsidRDefault="00CE487A" w:rsidP="005C6500">
       <w:pPr>
         <w:pStyle w:val="LRReferences"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Title of Newspaper or Magazine</w:t>
       </w:r>
       <w:r w:rsidRPr="006B4A26">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="006B4A26">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Year</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006B4A26">
         <w:t xml:space="preserve"> Title of the </w:t>
       </w:r>
       <w:r>
         <w:t>article</w:t>
       </w:r>
       <w:r w:rsidRPr="006B4A26">
         <w:t>.</w:t>
@@ -4286,51 +4521,50 @@
       </w:r>
       <w:r w:rsidR="00B95A7D" w:rsidRPr="00F6639E">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t>URL</w:t>
       </w:r>
       <w:r w:rsidR="00F6639E" w:rsidRPr="00F6639E">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> (live link)</w:t>
       </w:r>
       <w:r w:rsidR="00B95A7D" w:rsidRPr="00F6639E">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70E2224C" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006B4A26" w:rsidRDefault="00A86E9F" w:rsidP="00AD608C">
       <w:pPr>
         <w:pStyle w:val="LRReferences"/>
       </w:pPr>
       <w:r w:rsidRPr="006B4A26">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Author 1, A.B.; Author 2, C.D.; Author 3, E.F. </w:t>
       </w:r>
       <w:r w:rsidR="00CE487A">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00CE487A" w:rsidRPr="006B4A26">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Year</w:t>
       </w:r>
       <w:r w:rsidR="00CE487A">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="006B4A26">
         <w:t xml:space="preserve">Title of Presentation. </w:t>
       </w:r>
       <w:r w:rsidR="00DE02F0" w:rsidRPr="006B4A26">
         <w:t>In Proceedings of the Name of the Conference, Location of Conference, Country, Date of Conference (Day Month).</w:t>
       </w:r>
       <w:r w:rsidR="00CE487A">
         <w:t xml:space="preserve"> DOI.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E4ABA97" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006B4A26" w:rsidRDefault="00A86E9F" w:rsidP="00AD608C">
@@ -4469,166 +4703,171 @@
         <w:t>ame of author (no initials)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46253197" w14:textId="77777777" w:rsidR="002A4C2C" w:rsidRPr="00A60965" w:rsidRDefault="002A4C2C" w:rsidP="00AC6234">
       <w:pPr>
         <w:pStyle w:val="LRbullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A60965">
         <w:t>Year of publication</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BEC4AEC" w14:textId="77777777" w:rsidR="002A4C2C" w:rsidRPr="00A60965" w:rsidRDefault="002A4C2C" w:rsidP="00AC6234">
       <w:pPr>
         <w:pStyle w:val="LRbullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A60965">
         <w:t>Page number (if using a direct quote)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5302FAC7" w14:textId="77777777" w:rsidR="002A4C2C" w:rsidRDefault="002A4C2C" w:rsidP="00E15394">
       <w:pPr>
         <w:pStyle w:val="LRtextnoindent"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00A60965">
-        <w:t>If you use the author’s name within the sentence, there is no need to repeat the name in the citation; use the year of publication in parentheses, eg, ‘…the Howard Harris programme (1966)’.</w:t>
+        <w:t xml:space="preserve">If you use the author’s name within the sentence, there is no need to repeat the name in the citation; use the year of publication in parentheses, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A60965">
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A60965">
+        <w:t>, ‘…the Howard Harris programme (1966)’.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A60965">
         <w:t>If a particular page, section or equation is cited, it should be placed within the parenthesis. For example (Kinsey, 1960, p 112).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="345B833A" w14:textId="77777777" w:rsidR="002A4C2C" w:rsidRDefault="002A4C2C" w:rsidP="00882FE5">
       <w:pPr>
         <w:pStyle w:val="LRtext"/>
       </w:pPr>
       <w:r w:rsidRPr="00A60965">
         <w:t xml:space="preserve">For multiple </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC6234">
         <w:t>authors</w:t>
       </w:r>
       <w:r w:rsidRPr="00A60965">
         <w:t>, use the full, formal citation for up to three authors. For example (White and Smith, 1977) and (Brown, Green and Stone, 1984).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A60965">
         <w:t>For more than three authors, use (Hunt, et al, 1975).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35C6273B" w14:textId="77777777" w:rsidR="002A4C2C" w:rsidRDefault="002A4C2C" w:rsidP="00882FE5">
       <w:pPr>
         <w:pStyle w:val="LRtext"/>
       </w:pPr>
       <w:r w:rsidRPr="00A60965">
         <w:t>If another work published in that year could also be identified with this same reference give all authors, or identify the specific work in a shortened version of the title, for example (Hunt, Bent, Marks and West, 1975) or (Hunt, et al, Initial Studies, 1975).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DDBD023" w14:textId="77777777" w:rsidR="002A4C2C" w:rsidRPr="00A60965" w:rsidRDefault="002A4C2C" w:rsidP="00882FE5">
       <w:pPr>
         <w:pStyle w:val="LRtext"/>
       </w:pPr>
       <w:r w:rsidRPr="00A60965">
         <w:t>For citations listing two, or more works by different authors within the same parentheses, list alphabetically by the primary author’s surname. Separate the citations with semicolons.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A60965">
         <w:t>For example (Hunt et al, 1975; Kinsey, 1960; White and Smith, 1977).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CC900D" w14:textId="77777777" w:rsidR="006B1A79" w:rsidRPr="00A614F6" w:rsidRDefault="006B1A79" w:rsidP="00AD608C">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="44CC900D" w14:textId="77777777" w:rsidR="006B1A79" w:rsidRPr="00A614F6" w:rsidRDefault="006B1A79" w:rsidP="001251BD">
+      <w:pPr>
+        <w:pStyle w:val="LRheading2"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006B1A79" w:rsidRPr="00A614F6" w:rsidSect="00243ED7">
       <w:headerReference w:type="even" r:id="rId17"/>
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1417" w:right="720" w:bottom="1077" w:left="720" w:header="1020" w:footer="340" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:distance="255" w:restart="continuous"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="425"/>
       <w:titlePg/>
       <w:bidi/>
       <w:docGrid w:type="lines" w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F6BEC3A" w14:textId="77777777" w:rsidR="004654A9" w:rsidRDefault="004654A9">
+    <w:p w14:paraId="25EDC958" w14:textId="77777777" w:rsidR="00220EFB" w:rsidRDefault="00220EFB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="757C3C17" w14:textId="77777777" w:rsidR="004654A9" w:rsidRDefault="004654A9">
+    <w:p w14:paraId="1823E585" w14:textId="77777777" w:rsidR="00220EFB" w:rsidRDefault="00220EFB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
@@ -4646,94 +4885,98 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
+    <w:altName w:val="DengXian"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="562693300"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4D5D7D67" w14:textId="77777777" w:rsidR="000A195A" w:rsidRDefault="000A195A" w:rsidP="00720AFC">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
@@ -4743,62 +4986,67 @@
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="16A0C8D0" w14:textId="77777777" w:rsidR="000A195A" w:rsidRDefault="000A195A" w:rsidP="000A195A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-77441265"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="2FA3BDC9" w14:textId="77777777" w:rsidR="000A195A" w:rsidRDefault="000A195A" w:rsidP="00720AFC">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
@@ -4809,70 +5057,70 @@
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="37B493EC" w14:textId="77777777" w:rsidR="00021ED7" w:rsidRPr="007C2F5B" w:rsidRDefault="00021ED7" w:rsidP="000A195A">
     <w:pPr>
       <w:pStyle w:val="LRfooter"/>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="408F7CAD" w14:textId="77777777" w:rsidR="00C45F1E" w:rsidRPr="008B308E" w:rsidRDefault="00C45F1E" w:rsidP="00BA570C">
     <w:pPr>
       <w:pStyle w:val="LRfooterfirstpage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8845"/>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0EAED6EF" w14:textId="77777777" w:rsidR="009D79F2" w:rsidRPr="0092069C" w:rsidRDefault="009D79F2" w:rsidP="0092069C">
     <w:pPr>
       <w:pStyle w:val="LRfooter"/>
       <w:spacing w:after="120"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0092069C">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0092069C">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0092069C">
@@ -4881,51 +5129,51 @@
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="0092069C">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="0092069C">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7FA3BB2D" w14:textId="77777777" w:rsidR="003264D6" w:rsidRPr="008B308E" w:rsidRDefault="003264D6" w:rsidP="0092069C">
     <w:pPr>
       <w:pStyle w:val="LRfooterfirstpage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8845"/>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008B308E">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="009D79F2" w:rsidRPr="009D79F2">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -4947,310 +5195,310 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="009D79F2" w:rsidRPr="009D79F2">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="009D79F2" w:rsidRPr="009D79F2">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2089CA2D" w14:textId="77777777" w:rsidR="004654A9" w:rsidRDefault="004654A9">
+    <w:p w14:paraId="63B9FD7F" w14:textId="77777777" w:rsidR="00220EFB" w:rsidRDefault="00220EFB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39158379" w14:textId="77777777" w:rsidR="004654A9" w:rsidRDefault="004654A9">
+    <w:p w14:paraId="15CED304" w14:textId="77777777" w:rsidR="00220EFB" w:rsidRDefault="00220EFB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="033865BC" w14:textId="77777777" w:rsidR="00C45F1E" w:rsidRDefault="004654A9" w:rsidP="00C45F1E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="033865BC" w14:textId="77777777" w:rsidR="00C45F1E" w:rsidRDefault="00220EFB" w:rsidP="00C45F1E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="676FEC00">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject432223561" o:spid="_x0000_s1030" type="#_x0000_t136" alt="" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:670.7pt;height:67.05pt;rotation:315;z-index:-251651072;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:textpath style="font-family:&quot;Georgia&quot;;font-size:1pt" string="For Peer Review Only"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D801E6B" w14:textId="77777777" w:rsidR="006E4AA8" w:rsidRDefault="004654A9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0D801E6B" w14:textId="77777777" w:rsidR="006E4AA8" w:rsidRDefault="00220EFB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="38589EE1">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject432223562" o:spid="_x0000_s1029" type="#_x0000_t136" alt="" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:670.7pt;height:67.05pt;rotation:315;z-index:-251646976;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:textpath style="font-family:&quot;Georgia&quot;;font-size:1pt" string="For Peer Review Only"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E221EF1" w14:textId="77777777" w:rsidR="006E4AA8" w:rsidRDefault="004654A9" w:rsidP="000F433D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5E221EF1" w14:textId="77777777" w:rsidR="006E4AA8" w:rsidRDefault="00220EFB" w:rsidP="000F433D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="503A0690">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject432223560" o:spid="_x0000_s1028" type="#_x0000_t136" alt="" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:670.7pt;height:67.05pt;rotation:315;z-index:-251655168;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:textpath style="font-family:&quot;Georgia&quot;;font-size:1pt" string="For Peer Review Only"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5A31FA00" w14:textId="77777777" w:rsidR="006E4AA8" w:rsidRDefault="004654A9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5A31FA00" w14:textId="77777777" w:rsidR="006E4AA8" w:rsidRDefault="00220EFB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="47BF970F">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject432223564" o:spid="_x0000_s1027" type="#_x0000_t136" alt="" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:670.7pt;height:67.05pt;rotation:315;z-index:-251638784;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:textpath style="font-family:&quot;Georgia&quot;;font-size:1pt" string="For Peer Review Only"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="15333964" w14:textId="77777777" w:rsidR="006E4AA8" w:rsidRDefault="004654A9" w:rsidP="000F433D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="15333964" w14:textId="77777777" w:rsidR="006E4AA8" w:rsidRDefault="00220EFB" w:rsidP="000F433D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="0FD957FC">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject432223565" o:spid="_x0000_s1026" type="#_x0000_t136" alt="" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:670.7pt;height:67.05pt;rotation:315;z-index:-251634688;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:textpath style="font-family:&quot;Georgia&quot;;font-size:1pt" string="For Peer Review Only"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10632" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3679"/>
       <w:gridCol w:w="4535"/>
       <w:gridCol w:w="2418"/>
     </w:tblGrid>
     <w:tr w:rsidR="00642D15" w:rsidRPr="00BA570C" w14:paraId="55B21094" w14:textId="77777777" w:rsidTr="00C77957">
       <w:trPr>
         <w:trHeight w:val="686"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3679" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="72E808E9" w14:textId="77777777" w:rsidR="00642D15" w:rsidRPr="00401235" w:rsidRDefault="00642D15" w:rsidP="00243ED7">
           <w:pPr>
@@ -5329,98 +5577,98 @@
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2418" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="165F00E5" w14:textId="77777777" w:rsidR="00642D15" w:rsidRPr="00401235" w:rsidRDefault="00642D15" w:rsidP="00243ED7">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:pBdr>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:pBdr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:eastAsia="DengXian"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="2B32F13B" w14:textId="77777777" w:rsidR="00642D15" w:rsidRPr="000312F4" w:rsidRDefault="004654A9" w:rsidP="00C77957">
+  <w:p w14:paraId="2B32F13B" w14:textId="77777777" w:rsidR="00642D15" w:rsidRPr="000312F4" w:rsidRDefault="00220EFB" w:rsidP="00C77957">
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="100" w:lineRule="exact"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="3754A772">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject432223563" o:spid="_x0000_s1025" type="#_x0000_t136" alt="" style="position:absolute;margin-left:0;margin-top:0;width:670.7pt;height:67.05pt;rotation:315;z-index:-251642880;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:textpath style="font-family:&quot;Georgia&quot;;font-size:1pt" string="For Peer Review Only"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="178B68D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="054A593C"/>
     <w:lvl w:ilvl="0" w:tplc="5216A9FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="LR71FootNotes"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6880,57 +7128,57 @@
   <w:num w:numId="19" w16cid:durableId="1616598920">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1242713542">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1702782998">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1290279064">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="201018322">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1689064162">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1567255357">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="510"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
@@ -6950,93 +7198,99 @@
     <w:rsid w:val="00004B15"/>
     <w:rsid w:val="000142CA"/>
     <w:rsid w:val="00020CE2"/>
     <w:rsid w:val="00021ED7"/>
     <w:rsid w:val="00031051"/>
     <w:rsid w:val="000312F4"/>
     <w:rsid w:val="00037AE6"/>
     <w:rsid w:val="00040466"/>
     <w:rsid w:val="000437FF"/>
     <w:rsid w:val="0005158D"/>
     <w:rsid w:val="00051876"/>
     <w:rsid w:val="000541AA"/>
     <w:rsid w:val="00061068"/>
     <w:rsid w:val="00063681"/>
     <w:rsid w:val="00064772"/>
     <w:rsid w:val="00070D92"/>
     <w:rsid w:val="00071218"/>
     <w:rsid w:val="000746E5"/>
     <w:rsid w:val="00080EFC"/>
     <w:rsid w:val="0008159B"/>
     <w:rsid w:val="000855EA"/>
     <w:rsid w:val="00091960"/>
     <w:rsid w:val="000925CA"/>
     <w:rsid w:val="00093E7F"/>
     <w:rsid w:val="000A195A"/>
+    <w:rsid w:val="000D6459"/>
     <w:rsid w:val="000E37A4"/>
     <w:rsid w:val="000E4933"/>
     <w:rsid w:val="000E58DF"/>
     <w:rsid w:val="000F0754"/>
     <w:rsid w:val="000F433D"/>
     <w:rsid w:val="00100513"/>
     <w:rsid w:val="001034CE"/>
     <w:rsid w:val="00104D24"/>
     <w:rsid w:val="001217F2"/>
+    <w:rsid w:val="001240BE"/>
+    <w:rsid w:val="001251BD"/>
     <w:rsid w:val="00130ACB"/>
     <w:rsid w:val="00134185"/>
     <w:rsid w:val="0014459E"/>
     <w:rsid w:val="00176008"/>
     <w:rsid w:val="001762DD"/>
     <w:rsid w:val="00185980"/>
     <w:rsid w:val="0019261E"/>
     <w:rsid w:val="001A1BB3"/>
     <w:rsid w:val="001A27B2"/>
     <w:rsid w:val="001A413C"/>
     <w:rsid w:val="001A57BF"/>
     <w:rsid w:val="001B38D4"/>
     <w:rsid w:val="001C1937"/>
     <w:rsid w:val="001D057B"/>
     <w:rsid w:val="001E2AEB"/>
     <w:rsid w:val="001E5C72"/>
+    <w:rsid w:val="001F598D"/>
     <w:rsid w:val="0020065D"/>
     <w:rsid w:val="00202CE5"/>
     <w:rsid w:val="00204327"/>
     <w:rsid w:val="00204FB6"/>
     <w:rsid w:val="00214480"/>
     <w:rsid w:val="00217AD3"/>
+    <w:rsid w:val="00220EFB"/>
     <w:rsid w:val="0022638C"/>
     <w:rsid w:val="002266AA"/>
     <w:rsid w:val="002316BB"/>
     <w:rsid w:val="00233A6E"/>
     <w:rsid w:val="00241BD2"/>
     <w:rsid w:val="00243ED7"/>
     <w:rsid w:val="00251BB2"/>
     <w:rsid w:val="00253CA3"/>
     <w:rsid w:val="002541B0"/>
     <w:rsid w:val="00256E65"/>
     <w:rsid w:val="00281E5B"/>
     <w:rsid w:val="00284152"/>
+    <w:rsid w:val="00285240"/>
     <w:rsid w:val="00292974"/>
     <w:rsid w:val="0029420B"/>
     <w:rsid w:val="00295EB3"/>
     <w:rsid w:val="00296820"/>
     <w:rsid w:val="00297A33"/>
     <w:rsid w:val="002A188D"/>
     <w:rsid w:val="002A4941"/>
     <w:rsid w:val="002A4C2C"/>
     <w:rsid w:val="002A7A80"/>
     <w:rsid w:val="002C338C"/>
     <w:rsid w:val="002C4787"/>
     <w:rsid w:val="002D650D"/>
     <w:rsid w:val="002E2E8F"/>
     <w:rsid w:val="002E5130"/>
     <w:rsid w:val="002E57DB"/>
     <w:rsid w:val="002E5B86"/>
     <w:rsid w:val="002F1BFE"/>
     <w:rsid w:val="002F2D74"/>
     <w:rsid w:val="00316C89"/>
     <w:rsid w:val="00316E13"/>
     <w:rsid w:val="00320EDC"/>
     <w:rsid w:val="00326141"/>
     <w:rsid w:val="003264D6"/>
     <w:rsid w:val="00330A75"/>
     <w:rsid w:val="003337EA"/>
@@ -7091,84 +7345,86 @@
     <w:rsid w:val="005720DD"/>
     <w:rsid w:val="0057293D"/>
     <w:rsid w:val="00574084"/>
     <w:rsid w:val="00584FF5"/>
     <w:rsid w:val="00586324"/>
     <w:rsid w:val="00587823"/>
     <w:rsid w:val="005A2F40"/>
     <w:rsid w:val="005C6500"/>
     <w:rsid w:val="005D13A9"/>
     <w:rsid w:val="005E0240"/>
     <w:rsid w:val="005E14E8"/>
     <w:rsid w:val="005E42AE"/>
     <w:rsid w:val="005F0189"/>
     <w:rsid w:val="005F1CBA"/>
     <w:rsid w:val="005F7C3D"/>
     <w:rsid w:val="00604EDE"/>
     <w:rsid w:val="00607F24"/>
     <w:rsid w:val="006104D1"/>
     <w:rsid w:val="006204BC"/>
     <w:rsid w:val="00624D28"/>
     <w:rsid w:val="006305A1"/>
     <w:rsid w:val="00632077"/>
     <w:rsid w:val="006429BB"/>
     <w:rsid w:val="00642D15"/>
     <w:rsid w:val="0066512E"/>
+    <w:rsid w:val="006900A0"/>
     <w:rsid w:val="00692393"/>
     <w:rsid w:val="00696D10"/>
     <w:rsid w:val="006A7FF4"/>
     <w:rsid w:val="006B1A79"/>
     <w:rsid w:val="006B4A26"/>
     <w:rsid w:val="006C2473"/>
     <w:rsid w:val="006C51D8"/>
     <w:rsid w:val="006C619C"/>
     <w:rsid w:val="006D5113"/>
     <w:rsid w:val="006E142A"/>
     <w:rsid w:val="006E4AA8"/>
     <w:rsid w:val="006F3D99"/>
     <w:rsid w:val="00712BB6"/>
     <w:rsid w:val="00722505"/>
     <w:rsid w:val="007304A3"/>
     <w:rsid w:val="007334C3"/>
     <w:rsid w:val="00740B6F"/>
     <w:rsid w:val="00741D38"/>
     <w:rsid w:val="00743B92"/>
     <w:rsid w:val="0075794E"/>
     <w:rsid w:val="00760E6A"/>
     <w:rsid w:val="00761AFA"/>
     <w:rsid w:val="007628E6"/>
     <w:rsid w:val="0076686D"/>
     <w:rsid w:val="007674BF"/>
     <w:rsid w:val="007676EC"/>
     <w:rsid w:val="00770948"/>
     <w:rsid w:val="007730C7"/>
     <w:rsid w:val="0077402B"/>
     <w:rsid w:val="0077636F"/>
     <w:rsid w:val="007A108C"/>
     <w:rsid w:val="007A283C"/>
     <w:rsid w:val="007A61B8"/>
     <w:rsid w:val="007B131F"/>
+    <w:rsid w:val="007B1448"/>
     <w:rsid w:val="007C2591"/>
     <w:rsid w:val="007C2A58"/>
     <w:rsid w:val="007C2CB3"/>
     <w:rsid w:val="007C2F5B"/>
     <w:rsid w:val="007C4A21"/>
     <w:rsid w:val="007D2775"/>
     <w:rsid w:val="007D7B97"/>
     <w:rsid w:val="007E1AD0"/>
     <w:rsid w:val="007E5740"/>
     <w:rsid w:val="007F1CDA"/>
     <w:rsid w:val="00810B08"/>
     <w:rsid w:val="008206EF"/>
     <w:rsid w:val="00822B3D"/>
     <w:rsid w:val="00832857"/>
     <w:rsid w:val="00836E24"/>
     <w:rsid w:val="00840934"/>
     <w:rsid w:val="00841933"/>
     <w:rsid w:val="00851CCE"/>
     <w:rsid w:val="008523BB"/>
     <w:rsid w:val="00870A45"/>
     <w:rsid w:val="008758FF"/>
     <w:rsid w:val="00882FE5"/>
     <w:rsid w:val="008838CF"/>
     <w:rsid w:val="008859F4"/>
     <w:rsid w:val="00885BC3"/>
@@ -7199,87 +7455,89 @@
     <w:rsid w:val="009E7E90"/>
     <w:rsid w:val="009F0B0F"/>
     <w:rsid w:val="009F689A"/>
     <w:rsid w:val="009F70E6"/>
     <w:rsid w:val="00A04FD6"/>
     <w:rsid w:val="00A0751C"/>
     <w:rsid w:val="00A1226C"/>
     <w:rsid w:val="00A12C09"/>
     <w:rsid w:val="00A14469"/>
     <w:rsid w:val="00A24A23"/>
     <w:rsid w:val="00A350D5"/>
     <w:rsid w:val="00A36565"/>
     <w:rsid w:val="00A4333F"/>
     <w:rsid w:val="00A47595"/>
     <w:rsid w:val="00A60965"/>
     <w:rsid w:val="00A614F6"/>
     <w:rsid w:val="00A6517B"/>
     <w:rsid w:val="00A65307"/>
     <w:rsid w:val="00A65FC9"/>
     <w:rsid w:val="00A70B08"/>
     <w:rsid w:val="00A85704"/>
     <w:rsid w:val="00A86E9F"/>
     <w:rsid w:val="00A9061C"/>
     <w:rsid w:val="00A90749"/>
     <w:rsid w:val="00A9553A"/>
+    <w:rsid w:val="00A95FE6"/>
     <w:rsid w:val="00AA684A"/>
     <w:rsid w:val="00AA6ADE"/>
     <w:rsid w:val="00AC11F9"/>
     <w:rsid w:val="00AC6234"/>
     <w:rsid w:val="00AD020D"/>
     <w:rsid w:val="00AD56C3"/>
     <w:rsid w:val="00AD608C"/>
     <w:rsid w:val="00AE1EFF"/>
     <w:rsid w:val="00AF0644"/>
     <w:rsid w:val="00AF0963"/>
     <w:rsid w:val="00AF5A91"/>
     <w:rsid w:val="00AF5DD9"/>
     <w:rsid w:val="00AF696B"/>
     <w:rsid w:val="00B00AFB"/>
     <w:rsid w:val="00B15489"/>
     <w:rsid w:val="00B21347"/>
     <w:rsid w:val="00B32285"/>
     <w:rsid w:val="00B43F5C"/>
     <w:rsid w:val="00B450FC"/>
     <w:rsid w:val="00B4734C"/>
     <w:rsid w:val="00B5405E"/>
     <w:rsid w:val="00B80275"/>
     <w:rsid w:val="00B84F5A"/>
     <w:rsid w:val="00B95A7D"/>
     <w:rsid w:val="00BA1A91"/>
     <w:rsid w:val="00BA570C"/>
     <w:rsid w:val="00BB5981"/>
     <w:rsid w:val="00BC0F41"/>
     <w:rsid w:val="00BD2405"/>
     <w:rsid w:val="00BD5735"/>
     <w:rsid w:val="00BE0791"/>
     <w:rsid w:val="00BE688E"/>
     <w:rsid w:val="00BF4597"/>
     <w:rsid w:val="00C01DA2"/>
     <w:rsid w:val="00C02A07"/>
     <w:rsid w:val="00C036E8"/>
     <w:rsid w:val="00C03D6B"/>
+    <w:rsid w:val="00C2460B"/>
     <w:rsid w:val="00C34EC4"/>
     <w:rsid w:val="00C43255"/>
     <w:rsid w:val="00C45F1E"/>
     <w:rsid w:val="00C50A31"/>
     <w:rsid w:val="00C51B41"/>
     <w:rsid w:val="00C76EBE"/>
     <w:rsid w:val="00C77957"/>
     <w:rsid w:val="00C81FBD"/>
     <w:rsid w:val="00C8316E"/>
     <w:rsid w:val="00C8326D"/>
     <w:rsid w:val="00C83C8B"/>
     <w:rsid w:val="00C90EAB"/>
     <w:rsid w:val="00C90F92"/>
     <w:rsid w:val="00C9601A"/>
     <w:rsid w:val="00CA6896"/>
     <w:rsid w:val="00CC22DA"/>
     <w:rsid w:val="00CC33EC"/>
     <w:rsid w:val="00CC7BCF"/>
     <w:rsid w:val="00CD3203"/>
     <w:rsid w:val="00CE487A"/>
     <w:rsid w:val="00CE7302"/>
     <w:rsid w:val="00D07230"/>
     <w:rsid w:val="00D14CE0"/>
     <w:rsid w:val="00D223A8"/>
     <w:rsid w:val="00D2684C"/>
@@ -7370,51 +7628,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4B1DB200"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A336D9C5-FAA4-0141-B416-4B9681F18AB8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7825,52 +8083,53 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="LR11articletype">
     <w:name w:val="LR_1.1_article_type"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00696D10"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia"/>
       <w:i/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="LRtitle">
     <w:name w:val="LR_title"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="006305A1"/>
+    <w:rsid w:val="00285240"/>
     <w:pPr>
+      <w:suppressAutoHyphens/>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="240" w:after="240" w:line="420" w:lineRule="atLeast"/>
       <w:ind w:right="2608"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="A70531"/>
       <w:sz w:val="36"/>
       <w:lang w:val="en-NZ" w:eastAsia="de-DE" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="LRauthornames">
     <w:name w:val="LR_authornames"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00D611D2"/>
     <w:pPr>
       <w:ind w:right="2608"/>
     </w:pPr>
     <w:rPr>
@@ -8101,50 +8360,51 @@
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="260" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="LRtextnoindent">
     <w:name w:val="LR_text_no_indent"/>
     <w:basedOn w:val="LRtext"/>
     <w:qFormat/>
     <w:rsid w:val="00BC0F41"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="LRtext">
     <w:name w:val="LR_text"/>
+    <w:link w:val="LRtextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00FF4130"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="260" w:lineRule="atLeast"/>
       <w:ind w:right="2608" w:firstLine="397"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-NZ" w:eastAsia="de-DE" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="LR33textspaceafter">
     <w:name w:val="LR_3.3_text_space_after"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00A86E9F"/>
     <w:pPr>
@@ -8372,85 +8632,91 @@
       <w:color w:val="000000"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="LRfooterfirstpage">
     <w:name w:val="LR_footer_firstpage"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="007D7B97"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8845"/>
       </w:tabs>
       <w:spacing w:line="160" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia"/>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="LRheading3">
     <w:name w:val="LR_heading3"/>
     <w:qFormat/>
-    <w:rsid w:val="00320EDC"/>
+    <w:rsid w:val="001251BD"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="240" w:after="60" w:line="228" w:lineRule="auto"/>
       <w:ind w:right="2608"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia"/>
       <w:b/>
       <w:bCs/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-NZ" w:eastAsia="de-DE" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="LRheading1">
     <w:name w:val="LR_heading1"/>
     <w:basedOn w:val="LRtitle"/>
     <w:qFormat/>
-    <w:rsid w:val="00A6517B"/>
+    <w:rsid w:val="001F598D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:after="60"/>
+      <w:spacing w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
+      <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+        <w14:noFill/>
+        <w14:prstDash w14:val="solid"/>
+        <w14:bevel/>
+      </w14:textOutline>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="LRheading2">
     <w:name w:val="LR_heading2"/>
     <w:qFormat/>
-    <w:rsid w:val="00BC0F41"/>
+    <w:rsid w:val="001251BD"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="240" w:after="60" w:line="228" w:lineRule="auto"/>
       <w:ind w:right="2608"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia"/>
       <w:i/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-NZ" w:eastAsia="de-DE" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="LRReferences">
     <w:name w:val="LR_References"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00F67B3D"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
@@ -9207,73 +9473,124 @@
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:semiHidden/>
     <w:rsid w:val="00A60965"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00A60965"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="LRquote">
     <w:name w:val="LR_quote"/>
     <w:basedOn w:val="LRtext"/>
+    <w:link w:val="LRquoteChar"/>
     <w:rsid w:val="00906481"/>
     <w:pPr>
       <w:spacing w:before="120"/>
       <w:ind w:left="851" w:right="3175" w:firstLine="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000E4933"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:color w:val="000000"/>
       <w:lang w:val="en-NZ"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LRQuote0">
+    <w:name w:val="LR_Quote"/>
+    <w:basedOn w:val="LRquote"/>
+    <w:link w:val="LRQuoteChar0"/>
+    <w:qFormat/>
+    <w:rsid w:val="001251BD"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LRtextChar">
+    <w:name w:val="LR_text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="LRtext"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="001251BD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-NZ" w:eastAsia="de-DE" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LRquoteChar">
+    <w:name w:val="LR_quote Char"/>
+    <w:basedOn w:val="LRtextChar"/>
+    <w:link w:val="LRquote"/>
+    <w:rsid w:val="001251BD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-NZ" w:eastAsia="de-DE" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LRQuoteChar0">
+    <w:name w:val="LR_Quote Char"/>
+    <w:basedOn w:val="LRquoteChar"/>
+    <w:link w:val="LRQuote0"/>
+    <w:rsid w:val="001251BD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-NZ" w:eastAsia="de-DE" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="69348934">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1865091675">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9284,54 +9601,50 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:encoding w:val="iso-8859-6"/>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.lincoln.ac.nz/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.lincoln.ac.nz/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.lincoln.ac.nz/index.php/lr/about/contact" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.PNG"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:////Users/gillianlawson/Library/Containers/com.microsoft.Outlook/Data/tmp/Outlook%20Temp/Authors%20manuscript%20template_v4-OTH-2.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9587,72 +9900,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Authors manuscript template_v4-OTH-2.dotx</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>1868</Words>
-  <Characters>10651</Characters>
+  <Characters>10654</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>88</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Type of the Paper (Article</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12495</CharactersWithSpaces>
+  <CharactersWithSpaces>12498</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Type of the Paper (Article</dc:title>
   <dc:subject/>
   <dc:creator>Gillian Lawson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>